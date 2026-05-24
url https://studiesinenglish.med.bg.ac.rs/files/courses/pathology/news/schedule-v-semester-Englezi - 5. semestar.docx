--- v0 (2025-10-30)
+++ v1 (2026-05-24)
@@ -1,7153 +1,7183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="09FEDA0E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006226A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PATHOLOGY 2025/2026 SCHEDULE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FFFE0A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006226A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>V SEMESTER (Nov 3, 2025 – Feb 13, 2026)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C18CE4" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006226A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LECTURES – V SEMESTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6746D6B3" w14:textId="744CBC19" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006226A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lectures are held in the Tempus classroom, </w:t>
       </w:r>
       <w:r w:rsidR="00A264AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
       <w:r w:rsidRPr="006226A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> floor of the building of Humane sciences (entrance across from the entrance to the Dermatology Clinic, between the library and the student study room).</w:t>
+        <w:t xml:space="preserve"> floor of the building of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006226A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Humane</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006226A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sciences (entrance across from the entrance to the Dermatology Clinic, between the library and the student study room).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9990" w:type="dxa"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="6C592EAD" w14:textId="77777777" w:rsidTr="006226A7">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="006226A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="23A782FF" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>GENERAL PATHOLOGY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="76E6A34C" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="34608BF9" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>NOVEMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="12ED97ED" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0913A4A2" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 3, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519F7E4B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBCD9DC" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Introduction to pathology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFECC39" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Tomanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="756C516C" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEA242F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147AE4B0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49A3DD99" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cellular adaptations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E79101F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="4212B261" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="577C861B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F31ACF9" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC5AD45" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Subcellular responses to injury </w:t>
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Subcellular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responses to injury </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D94D741" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="3A2CF75C" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6251FDF1" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 4, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E87E40F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4507AA" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyaline change &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>amyloidosis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7943D41B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="6A73FF90" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1A5F4F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10C74034" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F6D0F3" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Disturbances in metabolism of lipids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BACDC0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="3362BBF0" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2015B8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 10, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEE2EF4" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288C0AE7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Disturbances of minerals and pigment metabolism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8B059B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="589B8C67" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD0BB9A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBA05D7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7F15E6" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Apoptosis &amp; necrosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6877D7B8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="16198D20" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62662E19" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05035764" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3C56CA" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61DA7DD0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Boričić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="130D3FC4" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D47C210" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 17, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74ECDDEA" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0A4ED2" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7EAF06" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Boričić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="4D6931A0" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E53F9B9" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A01EE5" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77CE3E95" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Inflammation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E43E306" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Boričić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="19CEBF5F" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A195CC" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFCA8AB" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33DFA81A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Healing and repair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2640AA37" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Boričić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="338B9272" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B906C9D" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 18, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA3995A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453EF520" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Infectious diseases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4EA7E4" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Životić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="301F3CCD" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7DF73C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578267C7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D412DD" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Infectious diseases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E46C66" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Životić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="6AFC1093" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396C63B5" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E39EB6D" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0971D0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Infectious diseases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086021C4" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Životić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="3F4963F8" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6314D654" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 24, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="316F492E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15573C6F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Circulatory disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB6362E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="08A00F48" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8CF216" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233043C2" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA4366E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Circulatory disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC8E257" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="62C85AA5" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F76F161" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1117073C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7D38FA" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Circulatory disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFFA0CB" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="531E0088" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4A500C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 25, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEDA99D" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3490A9ED" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Circulatory disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD3C449" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="49099477" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41073D58" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC92DF0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F42947" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Circulatory disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E06182" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="57AB05B9" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0F9163B6" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>DECEMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="6F420556" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5707646B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 1, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51A45162" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D307C0" w14:textId="66AEB7B1" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65DD20D9" w14:textId="70C11FA1" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="483C9D1D" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D3B2A5" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E794E44" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBC56E1" w14:textId="5FC3A4DE" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5DB6DB" w14:textId="3B9D8F40" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="66D15FFE" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0593A7" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFE1DB3" w14:textId="4DBABDDF" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC62010" w14:textId="2D194FE0" w:rsidR="00CA5A44" w:rsidRPr="00CA5A44" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="00CA5A44" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC8DCF4" w14:textId="25FFA254" w:rsidR="00CA5A44" w:rsidRPr="00CA5A44" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="00CA5A44" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="06C8DABB" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58644C28" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 2, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACA8695" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6699B2C1" w14:textId="67F3EF4B" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="316B91E5" w14:textId="0B54E45F" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="2FC33D0B" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="627BF7EC" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E2F738" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4632FB0E" w14:textId="086C4FB6" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD62E84" w14:textId="6D007DAD" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="4A0C0257" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7009A696" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D48AF4B" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2879B22E" w14:textId="641CB1F3" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Neoplasia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB551B2" w14:textId="5310B17E" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="7304DEFA" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C293EE" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 8, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B1E083" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AFECD44" w14:textId="7212E5B7" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Transplantation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C159513" w14:textId="5A0396DD" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nikolić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="7962CEDE" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEB1E4D" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F61EA8" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3702CCBA" w14:textId="56BF8003" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Immunopathology</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0174D02C" w14:textId="0B9EEA3B" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nikolić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="58153924" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225677F5" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A44A939" w14:textId="35068A78" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="671CEAE3" w14:textId="6A8C8590" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Immunopathology</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B6BF7FB" w14:textId="2BECE4FE" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nikolić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="700C2030" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA72544" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 9, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4D886E" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3277BEED" w14:textId="419AE6B9" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Pediatric diseases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E45135" w14:textId="73DA3FC2" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nikolić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="160C7446" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3BCBA6" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D005CAC" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F00342" w14:textId="4D144753" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Genetic disorders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB9CD78" w14:textId="29E58D94" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nikolić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="506A279F" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40A158FA" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 15, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DF4BE3" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="796EE781" w14:textId="2D2E1DDF" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional diseases </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB427DD" w14:textId="7D3F7D91" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w14:paraId="3921BF03" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137ECC8A" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02799271" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF3B765" w14:textId="1759629D" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Injuries by heat and cold &amp; Effects of ionizing radiation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCF55F6" w14:textId="475C638C" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="746FCD45" w14:textId="77777777" w:rsidTr="006226A7">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="006226A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6529174D" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SPECIAL PATHOLOGY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="54DD03F5" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0022CA47" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 16, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B6C329" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B69CCAB" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1269"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skeletal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54DD9D01" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="6A215EB1" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEDAA9E" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61B7365B" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAD1B6C" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1029"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skeletal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2801DA53" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="65E0F69A" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3AA384" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9FB20D" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="227E9848" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skeletal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA4C9DC" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="7CFB8710" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0261718D" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 22, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4DEE82" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC3EB97" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skeletal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4631BBB9" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="2BEBFD0D" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58796F5D" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B23B0C" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6190034A" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Soft tissue tumors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDB161B" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="022A36F9" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17579D23" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 23, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17341126" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43829295" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Head and neck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033E2551" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Tomanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="7EAB4E62" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288B97D2" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4C27F5" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA59795" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Organs of special senses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB4DDBC" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Životić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="48DD4F58" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEB04AF" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 29, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1F6373" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6236FD41" w14:textId="3896468A" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Breast pathology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729E9594" w14:textId="497F9A91" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="66CB7F21" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D39B11E" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="594CB70B" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F171775" w14:textId="5CBB4487" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Endocrine system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63EBC402" w14:textId="676514D0" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="7C630136" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282ADBA7" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 30, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3966AB" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28246F29" w14:textId="63E1A766" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Endocrine system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C944D9" w14:textId="4268077F" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="30326322" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D326049" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10A4D179" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E04D9AA" w14:textId="11ED608A" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Endocrine system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1F05E8" w14:textId="5AFFC4C0" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w14:paraId="009680B6" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="1811DEA1" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JANUARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82654" w:rsidRPr="007F5F5B" w14:paraId="5F2977C2" w14:textId="77777777" w:rsidTr="00B82654">
+      <w:tr w:rsidR="00E179AA" w:rsidRPr="007F5F5B" w:rsidTr="00E179AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C97CA9A" w14:textId="18CB55DD" w:rsidR="00B82654" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="00E179AA" w:rsidRPr="007F5F5B" w:rsidRDefault="00E179AA" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>Jan 5, Mon</w:t>
+              <w:t>Jan 9, Fri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="564445E5" w14:textId="38913FAD" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="00E179AA" w:rsidRPr="007F5F5B" w:rsidRDefault="00E179AA" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-16.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1806FD20" w14:textId="19FB2169" w:rsidR="00B82654" w:rsidRPr="00B82654" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E179AA" w:rsidRPr="00E179AA" w:rsidRDefault="00E179AA" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B82654">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E179AA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
-                <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Colloquium I</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82654" w:rsidRPr="007F5F5B" w14:paraId="3D65D837" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="486D2037" w14:textId="5121CE75" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="00E179AA" w:rsidP="005B1066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 12, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D79C5AF" w14:textId="64EA591B" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
-[...9 lines deleted...]
-              <w:t>16.15-17</w:t>
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A18D09" w14:textId="328A76EA" w:rsidR="00B82654" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AC7087" w14:textId="0500ACC1" w:rsidR="00B82654" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82654" w:rsidRPr="007F5F5B" w14:paraId="3524756E" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2E5ED9" w14:textId="77777777" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F99169" w14:textId="19B3BBB4" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
-[...9 lines deleted...]
-              <w:t>17-17.45</w:t>
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514C362C" w14:textId="3942CB6D" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73C70555" w14:textId="4643EB08" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82654" w:rsidRPr="007F5F5B" w14:paraId="4464EE3A" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B9D7D9" w14:textId="77777777" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9A8656" w14:textId="40F31DD2" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
-[...9 lines deleted...]
-              <w:t>17.45-18.30</w:t>
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>18.30-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4920574D" w14:textId="162E5B67" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C1F871" w14:textId="59A875A1" w:rsidR="00B82654" w:rsidRPr="007F5F5B" w:rsidRDefault="00B82654" w:rsidP="00B82654">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="609DD4AB" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F14058D" w14:textId="32048602" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 13, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E25F44C" w14:textId="44FA0977" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4119EE09" w14:textId="694FC91D" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACDB4CD" w14:textId="487E828A" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="0F806414" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21F486CE" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE448C7" w14:textId="4749FB1D" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC8E01F" w14:textId="1927BE58" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="614AD954" w14:textId="551FEA92" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1CAC25E5" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8C10B5" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5769C77E" w14:textId="7C335C0D" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10172184" w14:textId="2AB204D1" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Cardiovascular system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="626D7847" w14:textId="30B9F60E" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1A4BB668" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D47EC4" w14:textId="5267378B" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Jan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0FE4F7" w14:textId="464B4300" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCFD32D" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1063"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE535BF" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="33498058" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65A17B56" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F057DFC" w14:textId="50563017" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BF3465" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1249C64F" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="3BC1BF78" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25CD79ED" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CB3749" w14:textId="157FBB13" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D14E295" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="354539A8" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="596D31F6" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12DB257B" w14:textId="5C603855" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Jan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C398CB6" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46D828B0" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9DCA77" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1376B699" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D229870" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433ED402" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5829F7" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D4ECF62" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="4B5102EA" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C47D6CF" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B08AB1F" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1699C1FF" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Respiratory system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B3FF2C" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">/S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="18A904FA" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195BABF2" w14:textId="50704589" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Jan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE03479" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7049E813" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skin pathology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E590887" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1A444421" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2730ADCF" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1188A084" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418291EA" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skin pathology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49248D0F" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1FD71633" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F66AFF" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53739DA4" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157370BA" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Skin pathology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B84260" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Brašanac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="4DCC9307" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="197B5448" w14:textId="419E9D1C" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Feb 2</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5D1903" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D954D2D" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Gastrointestinal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BE7CF5" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Janković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="0D738C3C" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C314D15" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A66FACA" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB00141" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Gastrointestinal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2D0DB4" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Janković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="776A1B9F" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D7851B" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1A3632" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17.45-18.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="379E10C1" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Gastrointestinal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F587DE" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Janković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="0278203E" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB2AA02" w14:textId="037C127B" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Feb 3</w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>, Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D30E352" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="478D9D66" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Gastrointestinal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDC3F61" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Janković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w14:paraId="1C7A8634" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5579A03F" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360573CC" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>17-17.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A381A9A" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Gastrointestinal system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25612FFB" w14:textId="77777777" w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
+          <w:p w:rsidR="005B1066" w:rsidRPr="007F5F5B" w:rsidRDefault="005B1066" w:rsidP="005B1066">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> R. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Janković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="237B4073" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A644129" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">COLLOQUIUM I: </w:t>
       </w:r>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Information about time and venue of the colloquium will be posted on the online platform and sent to student representatives’ email.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0324A361" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Colloquium I topics: General pathology, Neoplasia </w:t>
+        <w:t xml:space="preserve">Colloquium I topics: General pathology, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Neoplasia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9C7FC7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2430"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DED056" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>PRACTICALS – V SEMESTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB31F4" w14:textId="486EBAD7" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Microscopy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>practicals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are held at the Tempus classroom, </w:t>
       </w:r>
       <w:r w:rsidR="00A264AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>second</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> floor of the building of Humane sciences (entrance across from the entrance to the Dermatology Clinic, between the library and the student study room).</w:t>
+        <w:t xml:space="preserve"> floor of the building of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Humane</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5F5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sciences (entrance across from the entrance to the Dermatology Clinic, between the library and the student study room).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E85F1F" w14:textId="6EC73384" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seminars are held at the </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> of public health classroom, </w:t>
+        <w:t xml:space="preserve">Seminars are held at the School of public health classroom, </w:t>
       </w:r>
       <w:r w:rsidR="00A264AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> floor of the same building.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5595D6F1" w14:textId="7142BB6E" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are divided into two groups, group I and group II. In the first week, group I has microscopy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>practicals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and group II has seminars. In the second week, group II has microscopy </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>practicals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007F5F5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and group I has seminars.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10051" w:type="dxa"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1546"/>
         <w:gridCol w:w="1424"/>
         <w:gridCol w:w="7020"/>
         <w:gridCol w:w="61"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="3D212444" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10051" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="7063BB9B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>NOVEMBER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="48203EE3" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3B792164" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 5, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3102C741" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 12, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52A2DEDB" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4C5405" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04402334" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of basic injury of cells and extracellular matrix</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B933E22" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of basic injury of cells and extracellular matrix</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &amp; assistants M. Jovanović and A.M. </w:t>
+              <w:t xml:space="preserve"> &amp; assistants M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Jovanović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and A.M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Tomić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC379B0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Tomić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="1CC9AAF7" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="18195E2A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203E209D" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A75F916" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AE1707F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Basic pathology of cell and extracellular matrix</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A5981E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="55521D53" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB08710" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 19, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="323A8000" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Nov 26, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094D5E57" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7828D704" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51CDA31F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of inflammation</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="58F7C10A" w14:textId="2680C8EA" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of inflammation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
@@ -7178,260 +7208,269 @@
               </w:rPr>
               <w:t>Jevtić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Petrović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B5823D" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Krstić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="3D7F4942" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A3BD7B6" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74CF43CB" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E68CB6A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25508756" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pathology of inflammation and repair</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D64C250" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Boričić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="6BAAFE52" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="572A4CC8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 3, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD06C67" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 10, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DB536E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="231C7CA7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E6D668" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of circulatory disorders</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30BC0F0D" w14:textId="07ADDA04" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of circulatory disorders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
@@ -7462,561 +7501,609 @@
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">and M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Đuknić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="399A3333" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Ćurčić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="241A5FE9" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19EB84FB" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B5947F4" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2A5361" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11CD6DC2" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pathology of circulatory disorders</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F863D3" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Savić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="2A107CB9" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="22DE2159" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 17, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB2138C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dec 24, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A4AEE3" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="58D609D0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2643581E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of benign and malignant tumors</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00982B6D" w14:textId="518975A4" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of benign and malignant tumors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Prvanović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve"> &amp; assistants M. Jovanović and </w:t>
+              <w:t xml:space="preserve"> &amp; assistants M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Jovanović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jevtić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="68C6B4BC" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lab. tech. A. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Jovanović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="2710F8A8" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="558D7DC7" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301F1A74" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3446A1D8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14BB9CCF" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>General pathology of neoplasia</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7C7B73A8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t xml:space="preserve">General pathology of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>neoplasia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Doc. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Životić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="55730388" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10051" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="51200BD6" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JANUARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="6AE1EECE" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="385B5CBC" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
               <w:t>Dec 31, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24017A74" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 7, Wed (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>nadoknada</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C38C08" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="53DFEB38" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="504F94CA" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of bone and joint diseases and soft tissue tumors</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="180BF43C" w14:textId="3C1184F9" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of bone and joint diseases and soft tissue tumors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
@@ -8041,1050 +8128,1074 @@
               <w:t xml:space="preserve">I. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Filipović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Đuknić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1DA55606" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Pekić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w14:paraId="1F5AAEF4" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="789351BD" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B3B812" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9607B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37E735A3" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pathology of the skeletal system</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C0177B8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Sopta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="594BE771" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74F689B3" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 14, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310D87AC" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 21, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1A9DAF" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B20385C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1F0FF1" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="012121AE" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="005144FE" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="005144FE" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005144FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of endocrine system and breast pathology</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005144FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of endocrine system and breast pathology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C93FB2" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005144FE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005144FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005144FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005144FE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; assistants </w:t>
             </w:r>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>M. Jovanović</w:t>
-            </w:r>
+              <w:t xml:space="preserve">M. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C93FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Jovanović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">J. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jevtić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="49DA5DC3" w14:textId="40550AAE" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="00CA5A44">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Milojković</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="4BD8B47D" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4FFABF94" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61946F53" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167FA5D6" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB44A89" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Endocrine system and breast pathology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22E52567" w14:textId="10777050" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> D. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Dunđerović</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="7A91AB1C" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5390F19B" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>FEBRUARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="27275097" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="415E4F47" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Jan 28, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A14253E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Feb 4, Wed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E59C2E" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70A576B0" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16C71FF2" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E20ACF" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pathology of the cardiovascular system</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49283934" w14:textId="2335226F" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="2E294005" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2A4B7C63" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEF990A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECEDB83" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>MICROSCOPIC SLIDE DEMONSTRATIONS 7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BCF852F" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="007F5F5B" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Histopathological features of cardiovascular diseases</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A0D789D" w14:textId="1B1F2A6A" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+              <w:t>Histopathological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> features of cardiovascular diseases</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; assistants </w:t>
             </w:r>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...31 lines deleted...]
-                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C93FB2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Filipović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and I. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006226A7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>Petrović</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006226A7" w:rsidRPr="007F5F5B" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. </w:t>
             </w:r>
             <w:r w:rsidR="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>D. Tomi</w:t>
-            </w:r>
+              <w:t xml:space="preserve">D. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Tomić</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="3F40DB83" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7F89C7F8" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Feb 11, Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="63C97239" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>16.15-19.15</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="422FDB95" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4107CC07" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Group I</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="632B0DC5" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BC279F" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Group II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E48A534" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SLIDE SEMINAR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA576E8" w14:textId="77777777" w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="00CA5A44" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pathology of the respiratory system</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01268ECC" w14:textId="0CCF86EA" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="00CA5A44" w:rsidP="00CA5A44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> S. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Glumac</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w14:paraId="5913CA79" w14:textId="77777777" w:rsidTr="00BD6840">
+      <w:tr w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidTr="00BD6840">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="61" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1546" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3631FB4C" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1424" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36825539" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="410C318A" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROSCOPIC SLIDE DEMONSTRATIONS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD56011" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Slide review V semester &amp; signatures</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D312FE" w14:textId="6059560A" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Prof. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>dr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> N. </w:t>
             </w:r>
@@ -9115,613 +9226,368 @@
               <w:t xml:space="preserve">A.M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Tomić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and M. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C93FB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Đuknić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="238C5133" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+          <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006226A7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab. tech. </w:t>
             </w:r>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">G. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007F5F5B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Martić</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="674B5F98" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519F29AD" w14:textId="77777777" w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
+    <w:p w:rsidR="006226A7" w:rsidRPr="006226A7" w:rsidRDefault="006226A7" w:rsidP="006226A7">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D9480D" w14:textId="7538A34C" w:rsidR="001A1E64" w:rsidRPr="00EF4B53" w:rsidRDefault="001A1E64" w:rsidP="00EF4B53">
+    <w:p w:rsidR="001A1E64" w:rsidRPr="00EF4B53" w:rsidRDefault="001A1E64" w:rsidP="00EF4B53">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US"/>
-          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A1E64" w:rsidRPr="00EF4B53">
+    <w:sectPr w:rsidR="001A1E64" w:rsidRPr="00EF4B53" w:rsidSect="003832B0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="103"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...6 lines deleted...]
-  </w:compat>
+  <w:savePreviewPicture/>
+  <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="006226A7"/>
     <w:rsid w:val="001A1E64"/>
+    <w:rsid w:val="003832B0"/>
     <w:rsid w:val="005236AA"/>
     <w:rsid w:val="005B1066"/>
     <w:rsid w:val="006226A7"/>
+    <w:rsid w:val="006B708D"/>
     <w:rsid w:val="007F5F5B"/>
     <w:rsid w:val="00A264AB"/>
-    <w:rsid w:val="00B82654"/>
     <w:rsid w:val="00C93FB2"/>
     <w:rsid w:val="00CA5A44"/>
     <w:rsid w:val="00CC6808"/>
+    <w:rsid w:val="00E179AA"/>
     <w:rsid w:val="00E86769"/>
+    <w:rsid w:val="00ED1863"/>
     <w:rsid w:val="00EF4B53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-RS"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{7A2090F4-D2DF-234C-AA1A-2BD61F483079}"/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003832B0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006226A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -9887,50 +9753,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006226A7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006226A7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
@@ -10203,70 +10070,76 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="006226A7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006226A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:kern w:val="0"/>
-      <w:lang w:val="en-US"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -10274,51 +10147,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10326,51 +10199,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10520,65 +10393,62 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>1</Pages>
   <Words>1065</Words>
-  <Characters>6071</Characters>
+  <Characters>6074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7122</CharactersWithSpaces>
+  <CharactersWithSpaces>7125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Ana Marija Tomic</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>